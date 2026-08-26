--- v0 (2026-04-23)
+++ v1 (2026-08-26)
@@ -6,1921 +6,1828 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F573D1" w:rsidP="002B2B48" w:rsidRDefault="00F573D1" w14:paraId="2470A291" w14:textId="0AFDA94F">
+    <w:p w14:paraId="2470A291" w14:textId="0AFDA94F" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="002B2B48">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7003DF13">
         <w:rPr>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
-      <w:r w:rsidRPr="7003DF13" w:rsidR="002B2B48">
+      <w:r w:rsidR="002B2B48" w:rsidRPr="7003DF13">
         <w:rPr>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7003DF13">
         <w:rPr>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>for use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B2B48" w:rsidP="002B2B48" w:rsidRDefault="002B2B48" w14:paraId="4DECA4E2" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+    <w:p w14:paraId="54E85F22" w14:textId="77777777" w:rsidR="007D6B37" w:rsidRDefault="007D6B37" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="60"/>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448F9C26" w14:textId="382E77E2" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="002B2B48" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="00F573D1" w:rsidRPr="00D52A38">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">order Blood Collection </w:t>
+      </w:r>
+      <w:r w:rsidR="6594CEF2" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Tubes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A24C902" w14:textId="3FB0B492" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="00F573D1" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4858B37B" w14:textId="6A1EBAB1" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="007D6B37" w:rsidP="007D6B37">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roche </w:t>
+      </w:r>
+      <w:r w:rsidR="671B9338" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFDNA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Collection tubes</w:t>
+      </w:r>
+      <w:r w:rsidR="671B9338" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A93D5C2" w:rsidR="26D63777">
-[...5 lines deleted...]
-        <w:t>to customer services (</w:t>
+    </w:p>
+    <w:p w14:paraId="5F7B086E" w14:textId="3DA607DB" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="00F573D1" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462AEE6C" w14:textId="572BA94F" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="0A649053" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Orders can be placed with Roche Diagnostics UK</w:t>
+      </w:r>
+      <w:r w:rsidR="32F2E2C7" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>for the CFDNA tubes alone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD30B7A" w14:textId="7B332F45" w:rsidR="0BEBDD79" w:rsidRPr="00D52A38" w:rsidRDefault="0BEBDD79" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catalogue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>nuymber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>: 10666498001 KIT CFDNA COLLECTION TUBE 10 CEIVD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1D005C" w14:textId="55D238C9" w:rsidR="0BEBDD79" w:rsidRPr="00D52A38" w:rsidRDefault="0BEBDD79" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>£101.14 excluding VAT (for 10 tubes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA1C094" w14:textId="55128EF2" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="00F573D1" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A64DCC" w14:textId="2434A8E1" w:rsidR="00C53F1A" w:rsidRDefault="3DCA6E6F" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Contact customer services (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="2A93D5C2" w:rsidR="26D63777">
+        <w:r w:rsidRPr="00D52A38">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:color w:val="3C1A40"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>burgesshill.customerservice@roche.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2A93D5C2" w:rsidR="26D63777">
-[...99 lines deleted...]
-        <w:t xml:space="preserve">® Portal at </w:t>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>) with a PO number or order via the Roche navify® Portal online ordering system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D43EC1" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRPr="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA1BC61" w14:textId="2BF9DDCC" w:rsidR="00C53F1A" w:rsidRPr="00D52A38" w:rsidRDefault="73941A88" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4698950A" w14:textId="581FE42B" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="73941A88" w:rsidP="21AC544B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B37" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he CFDNA collection tubes </w:t>
+      </w:r>
+      <w:r w:rsidR="1DCE4F2A" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kits </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B37" w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be ordered from AlphaLabs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA619E7" w14:textId="171B9587" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="007D6B37" w:rsidP="21AC544B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685143AD" w14:textId="3C4458D5" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="73D1EEF7" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 CFDNA collection tubes, packaging, boxes for postage of the sample and a pre-paid Royalmail 24 tracked postage label.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A697C3D" w14:textId="1113E730" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="73D1EEF7" w:rsidP="00D52A38">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product code is VBC-KIT-MU-01. Please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="2A93D5C2" w:rsidR="26D63777">
+        <w:r w:rsidRPr="00D52A38">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:color w:val="3C1A40"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>navifyportal.roche.com</w:t>
+          <w:t>solutions@alphalabs.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2A93D5C2" w:rsidR="26D63777">
-[...414 lines deleted...]
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="01E0050D" w:rsidRDefault="6594CEF2" w14:paraId="3EF83F49" w14:textId="45207879">
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437F16F3" w14:textId="52E0C99E" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="007D6B37" w:rsidP="007D6B37">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A78D42" w14:textId="5A125231" w:rsidR="007D6B37" w:rsidRPr="00D52A38" w:rsidRDefault="007D6B37" w:rsidP="007D6B37">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566F82DA" w14:textId="7A6E3385" w:rsidR="00F573D1" w:rsidRPr="00D52A38" w:rsidRDefault="6594CEF2" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="01E0050D">
+      <w:r w:rsidRPr="00D52A38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t xml:space="preserve">Please note only the Roche </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>CFDNA collection tubes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be accepted for testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09470106" w14:textId="771BD343" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272E2D1" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F51037" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFDC608" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77717802" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D97B4A8" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092FAD4E" w14:textId="77777777" w:rsidR="00D52A38" w:rsidRPr="002B2B48" w:rsidRDefault="00D52A38" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF83F49" w14:textId="45207879" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="6594CEF2" w:rsidP="01E0050D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01E0050D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instructions</w:t>
       </w:r>
-      <w:r w:rsidRPr="01E0050D" w:rsidR="19C6DA5B">
+      <w:r w:rsidR="19C6DA5B" w:rsidRPr="01E0050D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Sample Collection</w:t>
       </w:r>
       <w:r w:rsidRPr="01E0050D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="6594CEF2" w14:paraId="6530370E" w14:textId="76609413">
+    <w:p w14:paraId="6530370E" w14:textId="76609413" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="6594CEF2" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Check blood tube expiry date and tubes contain only clear liquid and are free of any foreign matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="00F573D1" w14:paraId="0262A28A" w14:textId="4BA48176">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="78BF735B" w14:paraId="469E8A04" w14:textId="1CD4BB45">
+    <w:p w14:paraId="0262A28A" w14:textId="4BA48176" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469E8A04" w14:textId="1CD4BB45" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="78BF735B" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Collect 2 x tubes of whole blood – 8.5ml per tube</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="00F573D1" w14:paraId="42BE1C0C" w14:textId="39096231">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="01CAF6C2" w14:paraId="6FA107AD" w14:textId="66FD223F">
+    <w:p w14:paraId="42BE1C0C" w14:textId="39096231" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA107AD" w14:textId="66FD223F" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="01CAF6C2" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prevent backflow; tubes contain chemical </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Prevent backflow; tubes contain chemical additives and it is important to avoid backflow into the patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D72255" w14:textId="4E6B6FE2" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8F24B8" w14:textId="538C6DF3" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="4B0B7521" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>additives</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Collect specimen by venipuncture according to CLSI H3-A6</w:t>
+      </w:r>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="4B0B7521" w14:paraId="6E8F24B8" w14:textId="538C6DF3">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B531C02" w14:textId="580E0089" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699252DA" w14:textId="4224B0E1" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="6CE40E87" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Collect specimen by venipuncture according to CLSI H3-A6</w:t>
+        <w:t xml:space="preserve">DO NOT FREEZE OR REFRIGERATE blood samples. </w:t>
+      </w:r>
+      <w:r w:rsidR="274B15A1" w:rsidRPr="3DF1B4AB">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Temperature</w:t>
       </w:r>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="65FC372B" w:rsidRPr="3DF1B4AB">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3DF1B4AB">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>. Keep at ambient temperature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E391A4" w14:textId="23CE0012" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B58EF5B" w14:textId="0F155B66" w:rsidR="00F573D1" w:rsidRPr="003B5927" w:rsidRDefault="6CE40E87" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5927">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Label tubes with a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52A38" w:rsidRPr="003B5927">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5927">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient identifiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AE2C55" w14:textId="44B7F434" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08376216" w14:textId="6F81150B" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="6CE40E87" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Mix Tubes by inversion – mix by gentle inversion 8 to 10 times</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD1181F" w14:textId="4806EFAE" w:rsidR="2A93D5C2" w:rsidRDefault="2A93D5C2" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A200C63" w14:textId="313AA909" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FC9FDD" w14:textId="377C5932" w:rsidR="635101EC" w:rsidRDefault="635101EC" w:rsidP="48C6BBB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="48C6BBB5">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Place labelled tubes with enough absorbent material to contain any leakage in a sealed plastic bag or 50 ml screw cap tube. Pack this bag or container in a box</w:t>
+      </w:r>
+      <w:r w:rsidR="18D2355B" w:rsidRPr="48C6BBB5">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other suitable packaging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48C6BBB5">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, cushioned so that the blood tube is protected from breakage, and include the completed request form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CF3598" w14:textId="60663FBD" w:rsidR="48C6BBB5" w:rsidRDefault="48C6BBB5" w:rsidP="48C6BBB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B0642C" w14:textId="3631F713" w:rsidR="635101EC" w:rsidRDefault="635101EC" w:rsidP="48C6BBB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Send to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070E0534" w14:textId="0D82C311" w:rsidR="560059CA" w:rsidRDefault="560059CA" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>NW Genomic Laboratory Hub</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B37">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ctDNA service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DA0E4F" w14:textId="0992682B" w:rsidR="560059CA" w:rsidRDefault="560059CA" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Sample Reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BAE73" w14:textId="5F66CE88" w:rsidR="560059CA" w:rsidRDefault="560059CA" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A93D5C2">
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...127 lines deleted...]
-      </w:pPr>
+        <w:t>th</w:t>
+      </w:r>
       <w:r w:rsidRPr="2A93D5C2">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Mix Tubes by inversion – mix by gentle inversion 8 to 10 times</w:t>
-[...69 lines deleted...]
-    <w:p w:rsidR="635101EC" w:rsidP="48C6BBB5" w:rsidRDefault="635101EC" w14:paraId="35B0642C" w14:textId="3631F713">
+        <w:t xml:space="preserve"> Floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB57CE4" w14:textId="3E8839F4" w:rsidR="560059CA" w:rsidRDefault="560059CA" w:rsidP="2A93D5C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A93D5C2">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Send to:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="560059CA" w:rsidP="2A93D5C2" w:rsidRDefault="560059CA" w14:paraId="070E0534" w14:textId="4F8FAF25">
+        <w:t>St Mary’s Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E8EBD6" w14:textId="7F64495A" w:rsidR="48C6BBB5" w:rsidRDefault="560059CA" w:rsidP="48C6BBB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A93D5C2">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>NW Genomic Laboratory Hub</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="560059CA" w:rsidP="2A93D5C2" w:rsidRDefault="560059CA" w14:paraId="07DA0E4F" w14:textId="0992682B">
+        <w:t>Oxford Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37911BDB" w14:textId="00E43173" w:rsidR="560059CA" w:rsidRDefault="560059CA" w:rsidP="2A93D5C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A93D5C2">
         <w:rPr>
           <w:color w:val="3C1A40"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sample Reception</w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:t>M13 9WL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="00F573D1" w14:paraId="7A6A1AB1" w14:textId="0B59D7B9">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="002B2B48" w:rsidR="00F573D1" w:rsidP="3DF1B4AB" w:rsidRDefault="00F573D1" w14:paraId="072CDA5B" w14:textId="79EE1A13">
+    <w:p w14:paraId="7A6A1AB1" w14:textId="0B59D7B9" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D9181D" w14:textId="4D8C6355" w:rsidR="3DF1B4AB" w:rsidRDefault="3DF1B4AB" w:rsidP="3DF1B4AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="3C1A40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072CDA5B" w14:textId="79EE1A13" w:rsidR="00F573D1" w:rsidRPr="002B2B48" w:rsidRDefault="00F573D1" w:rsidP="3DF1B4AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Regular" w:hAnsi="Lexia-Regular" w:cs="Lexia-Regular"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF1B4AB">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>nstructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Regular" w:hAnsi="Lexia-Regular" w:cs="Lexia-Regular"/>
           <w:color w:val="FFFFFF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00C53F1A" w14:paraId="3FC296E9" w14:textId="1DCB8E52">
+    <w:p w14:paraId="3FC296E9" w14:textId="1DCB8E52" w:rsidR="00F573D1" w:rsidRDefault="00C53F1A" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="661403F8" wp14:editId="7ECCA37E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-638160</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-780415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7016507" cy="5258105"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7016507" cy="5258105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="340EEC9E" w14:textId="617D2552">
+    <w:p w14:paraId="340EEC9E" w14:textId="617D2552" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="5A9A955E" w14:textId="70E0673A">
+    <w:p w14:paraId="5A9A955E" w14:textId="70E0673A" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="4BD51F6B" w14:textId="5E5A3025">
+    <w:p w14:paraId="4BD51F6B" w14:textId="5E5A3025" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="41C684A7" w14:textId="77777777">
+    <w:p w14:paraId="41C684A7" w14:textId="77777777" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="7D814F15" w14:textId="0765EBCF">
+    <w:p w14:paraId="7D814F15" w14:textId="0765EBCF" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="48007986" w14:textId="12E9D838">
+    <w:p w14:paraId="48007986" w14:textId="12E9D838" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="0119A2C3" w14:textId="732BEE60">
+    <w:p w14:paraId="0119A2C3" w14:textId="732BEE60" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="58BA12BF" w14:textId="35F7CF75">
+    <w:p w14:paraId="58BA12BF" w14:textId="35F7CF75" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="1A2246DD" w14:textId="01461287">
+    <w:p w14:paraId="1A2246DD" w14:textId="01461287" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="562C5956" w14:textId="480AAAD3">
+    <w:p w14:paraId="562C5956" w14:textId="480AAAD3" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="44DF2EA5" w14:textId="15039A04">
+    <w:p w14:paraId="44DF2EA5" w14:textId="15039A04" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="2A93D5C2" w:rsidRDefault="00F573D1" w14:paraId="3413E381" w14:textId="3C7BF83D">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="2A6B0CE0" w14:textId="11629B75">
+    <w:p w14:paraId="3413E381" w14:textId="3C7BF83D" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="2A93D5C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6B0CE0" w14:textId="11629B75" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="2FF2D3B2" w14:textId="2B366032">
+    <w:p w14:paraId="2FF2D3B2" w14:textId="2B366032" w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="0EEC592C" w14:paraId="2D758F0E" w14:textId="42ACB2A6">
+    <w:p w14:paraId="2D758F0E" w14:textId="42ACB2A6" w:rsidR="00F573D1" w:rsidRDefault="0EEC592C" w:rsidP="00F573D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexia-Light" w:hAnsi="Lexia-Light" w:cs="Lexia-Light"/>
           <w:color w:val="3C1A40"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17FA7A03" wp14:editId="131B6841">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-588010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>655955</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6894060" cy="4654550"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="622033692" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6894060" cy="4654550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F573D1">
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="313C3B8F" w14:textId="77777777">
+    <w:p w14:paraId="71E296EB" w14:textId="77777777" w:rsidR="004F4CC8" w:rsidRDefault="004F4CC8" w:rsidP="00F573D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="32838F3C" w14:textId="77777777">
+    <w:p w14:paraId="3F37B404" w14:textId="77777777" w:rsidR="004F4CC8" w:rsidRDefault="004F4CC8" w:rsidP="00F573D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexia-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexia-Light">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="6DE8900F" w14:textId="77777777">
+    <w:p w14:paraId="57394308" w14:textId="77777777" w:rsidR="004F4CC8" w:rsidRDefault="004F4CC8" w:rsidP="00F573D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F573D1" w:rsidP="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="1D976917" w14:textId="77777777">
+    <w:p w14:paraId="439DF1E3" w14:textId="77777777" w:rsidR="004F4CC8" w:rsidRDefault="004F4CC8" w:rsidP="00F573D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="5722E9FF" w14:textId="7120F3D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5722E9FF" w14:textId="7120F3D0" w:rsidR="00F573D1" w:rsidRDefault="00F573D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736326BF" wp14:editId="44B95B24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5016500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-273685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1289050" cy="536245"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1941,510 +1848,530 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1289050" cy="536245"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F573D1" w:rsidRDefault="00F573D1" w14:paraId="1BB63431" w14:textId="77777777">
+  <w:p w14:paraId="1BB63431" w14:textId="77777777" w:rsidR="00F573D1" w:rsidRDefault="00F573D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B01EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="632E712A"/>
     <w:lvl w:ilvl="0" w:tplc="F632A26C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7272DDA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="727A5196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5E402F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9A0C5D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="15828CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D96CC508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="692E7AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1A03D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A21ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA79F2"/>
     <w:lvl w:ilvl="0" w:tplc="D96E0136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C4404C48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B8FC4D90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0D7CB8AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9F78290C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F5DCAD28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8B86F6CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="45CACD1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="291A189E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="363603934">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1739667331">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F573D1"/>
+    <w:rsid w:val="000D1006"/>
+    <w:rsid w:val="001456FF"/>
     <w:rsid w:val="001E2478"/>
     <w:rsid w:val="002B2B48"/>
     <w:rsid w:val="00353242"/>
     <w:rsid w:val="00384A45"/>
+    <w:rsid w:val="003B5927"/>
     <w:rsid w:val="0045028C"/>
     <w:rsid w:val="00476490"/>
+    <w:rsid w:val="004F4CC8"/>
     <w:rsid w:val="00531CCE"/>
+    <w:rsid w:val="005C017A"/>
     <w:rsid w:val="005D0F5B"/>
+    <w:rsid w:val="00621F1B"/>
     <w:rsid w:val="006C72EA"/>
     <w:rsid w:val="00762BD0"/>
     <w:rsid w:val="00765086"/>
+    <w:rsid w:val="007D6B37"/>
     <w:rsid w:val="008208D3"/>
+    <w:rsid w:val="00915B52"/>
     <w:rsid w:val="00A84A4F"/>
     <w:rsid w:val="00C205F5"/>
     <w:rsid w:val="00C53F1A"/>
+    <w:rsid w:val="00D52A38"/>
     <w:rsid w:val="00E35928"/>
+    <w:rsid w:val="00E74278"/>
     <w:rsid w:val="00F0555E"/>
     <w:rsid w:val="00F573D1"/>
     <w:rsid w:val="01CAF6C2"/>
     <w:rsid w:val="01E0050D"/>
     <w:rsid w:val="050946E2"/>
     <w:rsid w:val="070B5BF6"/>
     <w:rsid w:val="0A649053"/>
+    <w:rsid w:val="0BEBDD79"/>
     <w:rsid w:val="0C56BA25"/>
     <w:rsid w:val="0D251902"/>
     <w:rsid w:val="0D4220DF"/>
     <w:rsid w:val="0EEC592C"/>
     <w:rsid w:val="0F4A65E7"/>
     <w:rsid w:val="10B6F078"/>
     <w:rsid w:val="11373279"/>
+    <w:rsid w:val="120729E0"/>
     <w:rsid w:val="18D2355B"/>
     <w:rsid w:val="19C6DA5B"/>
     <w:rsid w:val="19CD15C0"/>
     <w:rsid w:val="1D611979"/>
+    <w:rsid w:val="1DCE4F2A"/>
     <w:rsid w:val="1FA96A26"/>
+    <w:rsid w:val="21AC544B"/>
     <w:rsid w:val="24EBC001"/>
     <w:rsid w:val="26D63777"/>
     <w:rsid w:val="274B15A1"/>
     <w:rsid w:val="27611197"/>
     <w:rsid w:val="2A93D5C2"/>
     <w:rsid w:val="2E31E767"/>
+    <w:rsid w:val="32F2E2C7"/>
     <w:rsid w:val="35AE78B1"/>
     <w:rsid w:val="3616810B"/>
     <w:rsid w:val="369EB009"/>
     <w:rsid w:val="3A02F732"/>
     <w:rsid w:val="3A155EFE"/>
+    <w:rsid w:val="3DCA6E6F"/>
     <w:rsid w:val="3DF1B4AB"/>
+    <w:rsid w:val="4331842F"/>
     <w:rsid w:val="44B3977D"/>
+    <w:rsid w:val="45614EC9"/>
     <w:rsid w:val="45819BA0"/>
     <w:rsid w:val="475CDD28"/>
     <w:rsid w:val="4864FEF5"/>
     <w:rsid w:val="48C6BBB5"/>
     <w:rsid w:val="4B0B7521"/>
     <w:rsid w:val="51C5A3E8"/>
     <w:rsid w:val="5276C5F4"/>
     <w:rsid w:val="5582DB3B"/>
     <w:rsid w:val="55EDA6C1"/>
     <w:rsid w:val="560059CA"/>
     <w:rsid w:val="5D43CA70"/>
     <w:rsid w:val="63390E7C"/>
     <w:rsid w:val="635101EC"/>
     <w:rsid w:val="6594CEF2"/>
     <w:rsid w:val="65BFC1C9"/>
     <w:rsid w:val="65FC372B"/>
     <w:rsid w:val="671B9338"/>
     <w:rsid w:val="6AAF78CB"/>
     <w:rsid w:val="6B727A2F"/>
     <w:rsid w:val="6CE40E87"/>
     <w:rsid w:val="7003DF13"/>
+    <w:rsid w:val="73941A88"/>
+    <w:rsid w:val="73D1EEF7"/>
     <w:rsid w:val="74EAE505"/>
     <w:rsid w:val="7533E6A5"/>
     <w:rsid w:val="789F2D7E"/>
     <w:rsid w:val="78BF735B"/>
     <w:rsid w:val="7B73BE5B"/>
+    <w:rsid w:val="7E1DA10A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="504B979A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{23DD4A2A-4992-470E-B585-6383F9F21C0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2600,52 +2527,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2712,178 +2639,191 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F573D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F573D1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F573D1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F573D1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0555E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0555E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D0F5B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="21AC544B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=http%3A%2F%2Fnavifyportal.roche.com%2F&amp;data=05%7C02%7CHelene.Schlecht%40mft.nhs.uk%7C89b81622dc4e432da16208de10a8a5c6%7Cddc77078e8034eeb80cadd03ba7459c4%7C0%7C0%7C638966513692525744%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=aFXKRR2GHMzKAtPX%2FBpCXuT%2BjSb%2F7as11Bpmx5UKdTI%3D&amp;reserved=0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:burgesshill.customerservice@roche.com" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solutions@alphalabs.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:burgesshill.customerservice@roche.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3148,208 +3088,209 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="660f2773-a4e2-4740-bc08-fa2e311647da">
-[...2 lines deleted...]
-    <TaxCatchAll xmlns="cebaf717-2011-4a3e-a5c5-0d7cf148a2c4" xsi:nil="true"/>
+    <_activity xmlns="a720d008-6313-4432-af69-1c1fce1c6ae3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FB47617E833A740A60953CB2C578457" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f875d4f9c82095ac2f83ef49d498f93f">
-[...2 lines deleted...]
-    <xsd:import namespace="660f2773-a4e2-4740-bc08-fa2e311647da"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F7098C5722DD64086CF4FB7510B4441" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="355388f1dbcea62b2e565cbf527791d8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="a720d008-6313-4432-af69-1c1fce1c6ae3" xmlns:ns4="d00b34ba-ebe2-4f23-abf6-3f598717578a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe704641a6d271199cf57bb8d8d782b2" ns3:_="" ns4:_="">
+    <xsd:import namespace="a720d008-6313-4432-af69-1c1fce1c6ae3"/>
+    <xsd:import namespace="d00b34ba-ebe2-4f23-abf6-3f598717578a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cebaf717-2011-4a3e-a5c5-0d7cf148a2c4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a720d008-6313-4432-af69-1c1fce1c6ae3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="18" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="20" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="24" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d00b34ba-ebe2-4f23-abf6-3f598717578a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{008e04a7-d713-481b-af82-26f942da05e8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cebaf717-2011-4a3e-a5c5-0d7cf148a2c4">
-[...36 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...37 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -3413,96 +3354,102 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3FB8CFD-0239-461F-BEC4-2DEDCD54DF61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="660f2773-a4e2-4740-bc08-fa2e311647da"/>
-    <ds:schemaRef ds:uri="cebaf717-2011-4a3e-a5c5-0d7cf148a2c4"/>
+    <ds:schemaRef ds:uri="a720d008-6313-4432-af69-1c1fce1c6ae3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7724466-41D9-4C60-802F-2F5F58D7D963}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B0091D3-45A8-4555-9A0F-77D8AF4FA866}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2927E32D-2722-4CD4-A3F2-6ABA3C3494F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cebaf717-2011-4a3e-a5c5-0d7cf148a2c4"/>
-    <ds:schemaRef ds:uri="660f2773-a4e2-4740-bc08-fa2e311647da"/>
+    <ds:schemaRef ds:uri="a720d008-6313-4432-af69-1c1fce1c6ae3"/>
+    <ds:schemaRef ds:uri="d00b34ba-ebe2-4f23-abf6-3f598717578a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>284</Words>
+  <Characters>1624</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1905</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mrs Schlecht Schlecht</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Schlecht Helene (R0A) MFT</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101006FB47617E833A740A60953CB2C578457</vt:lpwstr>
+    <vt:lpwstr>0x0101004F7098C5722DD64086CF4FB7510B4441</vt:lpwstr>
   </property>
 </Properties>
 </file>